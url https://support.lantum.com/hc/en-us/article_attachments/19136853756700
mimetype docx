--- v0 (2025-10-17)
+++ v1 (2026-04-01)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:cs="Proxima Nova" w:eastAsia="Proxima Nova" w:hAnsi="Proxima Nova"/>
         </w:rPr>
       </w:pPr>
@@ -113,303 +114,322 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that Lantum does not hold any responsibility for errors made with the Digital ID and/or DBS application, nor are we liable for any costs towards the application. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make sure you hold one of the following original ID documents for the Digital ID:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">an electronic passport, also known as an e-passport that has a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NFC (near field communication) chip and a NFC enabled reader, such as a smartphone</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">if you do not have an e-passport, a UK driving licence</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have one of the aforementioned documents, then please complete the steps below: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have returned this completed agreement to us, it will be reviewed and then you will receive an email from </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">uCheck </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">inviting you to begin your application on their online platform, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Atlas</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Once you have submitted the application, you will receive another email on how to complete the Digital ID verification. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">*Please note: if you choose the ‘Opt-Out of Digital ID’ option, you will be unable to continue the DBS application via Lantum, as the Digital ID check is required for the verification of your documents. If the Digital ID fails and you cannot provide alternative compliant document(s), the DBS application via Lantum cannot continue and uCheck may still charge you for the Digital ID check*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -426,58 +446,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The cost of the DBS application is £66.50: £5 for the Digital ID check and £61.50 for the DBS check. This is to be paid directly to uCheck so please follow their instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1c4587"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">*Please note:  If you have entered details incorrectly during the application process, you may still be liable to pay for the Digital ID and/or DBS application, even if it cannot be completed or the completed application is incorrect*</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -633,51 +655,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Position: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Configuration 1"/>
-          <w:id w:val="-1253068056"/>
+          <w:id w:val="601900564"/>
           <w:dropDownList w:lastValue="Choose an option">
             <w:listItem w:displayText="Choose an option" w:value="Choose an option"/>
             <w:listItem w:displayText="CHILD AND ADULT ( GENERAL PRACTITIONER - ENHANCED )" w:value="CHILD AND ADULT ( GENERAL PRACTITIONER - ENHANCED )"/>
             <w:listItem w:displayText="CHILD AND ADULT ( GP LOCUM DOCTOR - ENHANCED ) " w:value="CHILD AND ADULT ( GP LOCUM DOCTOR - ENHANCED ) "/>
             <w:listItem w:displayText="CHILD AND ADULT ( NURSE PRACTITIONER - Enhanced- Barring )" w:value="CHILD AND ADULT ( NURSE PRACTITIONER - Enhanced- Barring )"/>
             <w:listItem w:displayText="CHILD AND ADULT (PRACTICE NURSE - Enhanced - Barring )" w:value="CHILD AND ADULT (PRACTICE NURSE - Enhanced - Barring )"/>
             <w:listItem w:displayText="CHILD AND ADULT ( NURSE - Enhanced )" w:value="CHILD AND ADULT ( NURSE - Enhanced )"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:fill="auto" w:val="clear"/>
             </w:rPr>
             <w:t xml:space="preserve">Choose an option</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
@@ -781,186 +803,196 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The position you have applied for has been identified as being 'Eligible Position'</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">under the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rehabilitation of Offenders Act 1974 (Exceptions) Order 1975 (as</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">amended) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(the Exceptions Order)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Police Act 1997 (Criminal Records)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Regulations (as amended) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding Vulnerable Groups Act 2006 (as</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">amended by the Protection of Freedom's Act 2012)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. As such, it is eligible for an Enhanced level disclosure to be requested through the Disclosure</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1045,87 +1077,90 @@
         </w:rPr>
         <w:t xml:space="preserve">level disclosures may also include other relevant police information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be aware that the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rehabilitation of Offenders Act 1974 (Exceptions)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Order 1975 (Amendment) (England and Wales) 2013 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">provides that certain spent</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1293,87 +1328,90 @@
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the position has, in addition been identified as a Regulated Activity under</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding Vulnerable Groups Act (2006) (as amended by the Protection of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Freedom's Act 2012) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">an Enhanced level DBS disclosure will include information</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1440,50 +1478,51 @@
         <w:t xml:space="preserve">The information that you provide in this declaration form will be processed in</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">accordance with the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Protection Act 1998</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> It will also be used for purposes of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1496,237 +1535,251 @@
         </w:rPr>
         <w:t xml:space="preserve">enquiries in relation to the prevention and detection of fraud.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please answer </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldItalicMT" w:cs="Arial-BoldItalicMT" w:eastAsia="Arial-BoldItalicMT" w:hAnsi="Arial-BoldItalicMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">of the following questions in this form. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you answer ‘yes’ to</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">any of the questions, please provide full details in the space indicated. You may continue on a separate sheet if necessary, and you may attach supplementary comments should you wish to do so.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Are you currently bound over, or do you have any current unspent</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">convictions or cautions, or have you ever been convicted of any offence by a</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Court or Court-Martial in the United Kingdom or in any other country?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:numPr>
@@ -1792,50 +1845,51 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">YES</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, please include details of the order binding you over and/or the nature of the</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1852,90 +1906,94 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Court hearing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: you do not need to tell us about parking offences.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1952,124 +2010,131 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Have you been charged with any offence in the United Kingdom or in</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">any other country that has not yet been disposed of?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2117,50 +2182,51 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">YES</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, please include details of the nature of the offence with which you are</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2192,155 +2258,165 @@
         </w:rPr>
         <w:t xml:space="preserve">by a prosecuting body.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You are reminded that you have a continued responsibility to inform us (DBS)  immediately where you are charged with any new offence, criminal conviction or fitness to practise proceedings in the United Kingdom or in any other country that might arise in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Have you been investigated by the Police, NHS CFSMS or any other</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigatory Body resulting in a current or past conviction or dismissal from</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">your employment or volunteering position?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:numPr>
@@ -2401,358 +2477,379 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">YES</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, please include details of the nature of the allegations made against you, and</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">if known to you, any action to be taken against you by the Investigatory Body.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigatory bodies include: Local Authorities, Her Majesty’s Revenue &amp;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Customs (HMRC), Home Office UK Border Agency (UKBA), Department</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">for Business Innovation &amp; Skills (BIS), Department of Work and Pensions</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(DWP), Security Agencies, Financial Conduct Authority (FCA), Prudential</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Regulation Authority (PRA). This list is not exhaustive and you must declare</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">any investigation conducted by an Investigatory Body.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kr8yx6xz2428" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARATION</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">IMPORTANT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Protection Act 2018 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">requires us to advise you that we will be processing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2766,50 +2863,51 @@
         <w:t xml:space="preserve">your personal data. Processing includes: holding, obtaining, recording, using,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">sharing and deleting information. The </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Protection Act 1998 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">defines ‘sensitive</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2883,133 +2981,139 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">barring decisions made by the Disclosure and Barring Service (DBS) against the</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Children’s or Adults Barred Lists under the terms of the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding Vulnerable</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Groups Act 2006 (as amended by the Protection of Freedom's Act 2012).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The information that you provide in this declaration form will be processed in accordance with the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Protection Act 2018</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. It will also be used for purposes of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3060,144 +3164,150 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">view it as a necessary part of their work.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In signing the declaration on this form, you are explicitly consenting for the</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">data you provide to be processed in the manner described above.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Guidance Notes for Applicants’ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">that accompanied my application</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3211,50 +3321,51 @@
         <w:t xml:space="preserve">form, and I consent to the information provided in this declaration form being used</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-ItalicMT" w:cs="Arial-ItalicMT" w:eastAsia="Arial-ItalicMT" w:hAnsi="Arial-ItalicMT"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lantum </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">for the purpose of assessing my DBS application, and for enquiries in relation to the prevention and detection of fraud</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3324,110 +3435,115 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">rejected and I may be liable to prosecution.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please sign and date this form.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
@@ -3500,224 +3616,236 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DATE................…………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this Self Declaration &amp; Application Agreement form to the Clinical Governance Team by email at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
             <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">clinical.governance@lantum.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:cs="ArialMT" w:eastAsia="ArialMT" w:hAnsi="ArialMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to withdraw your consent at any time after completing this</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">declaration form or you have any enquiries relating to information required in this form, please contact the team at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
             <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">clinical.governance@lantum.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:cs="Arial-BoldMT" w:eastAsia="Arial-BoldMT" w:hAnsi="Arial-BoldMT"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4f82be"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All enquiries will be treated in strict confidence.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId9" w:type="default"/>
       <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
@@ -3727,80 +3855,80 @@
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT"/>
   <w:font w:name="ArialMT"/>
   <w:font w:name="Arial-BoldItalicMT"/>
   <w:font w:name="Proxima Nova Semibold">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>-20474</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-915824</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>-9524</wp:posOffset>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-1371599</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7599820" cy="1281113"/>
+          <wp:extent cx="7562850" cy="1409699"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
+          <wp:wrapTopAndBottom distB="0" distT="0"/>
           <wp:docPr id="1" name="image1.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect b="86799" l="0" r="0" t="14"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7599820" cy="1281113"/>
+                    <a:ext cx="7562850" cy="1409699"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4574,173 +4702,185 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Proxima Nova" w:cs="Proxima Nova" w:eastAsia="Proxima Nova" w:hAnsi="Proxima Nova"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Proxima Nova Semibold" w:cs="Proxima Nova Semibold" w:eastAsia="Proxima Nova Semibold" w:hAnsi="Proxima Nova Semibold"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>